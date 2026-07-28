--- v0 (2026-05-27)
+++ v1 (2026-07-28)
@@ -125,51 +125,51 @@
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HUSTLE5 — Box Score</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Game No.</t>
         </is>
       </c>
       <c r="B2">
         <v>11</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Report Generated</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Wed 27 May 2026 10:10</t>
+          <t>Tue 28 Jul 2026 05:45</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>瑞和街體育館</t>
         </is>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2026-05-23 14:00</t>
         </is>
       </c>
@@ -410,51 +410,51 @@
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>2</v>
       </c>
       <c r="I15">
         <v>2</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
         <v>1</v>
       </c>
       <c r="N15">
         <v>3</v>
       </c>
       <c r="O15">
-        <v>4</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>106</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>陳言恩</t>
         </is>
       </c>
       <c r="C16">
         <v>3</v>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>1-6(16.7%)</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>0-3(0%)</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
@@ -465,51 +465,51 @@
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>2</v>
       </c>
       <c r="I16">
         <v>2</v>
       </c>
       <c r="J16">
         <v>2</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
         <v>8</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
       <c r="O16">
-        <v>-5</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>110</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>杜樂天</t>
         </is>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>0-2(0%)</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>0-2(0%)</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
@@ -520,51 +520,51 @@
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>3</v>
       </c>
       <c r="I17">
         <v>3</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17">
         <v>1</v>
       </c>
       <c r="M17">
         <v>2</v>
       </c>
       <c r="N17">
         <v>3</v>
       </c>
       <c r="O17">
-        <v>-0.7</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>111</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>何梓駿</t>
         </is>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
@@ -630,51 +630,51 @@
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
         <v>2</v>
       </c>
       <c r="J19">
         <v>3</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
         <v>1</v>
       </c>
       <c r="M19">
         <v>1</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
       <c r="O19">
-        <v>1.3</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>280</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>翁俊軒</t>
         </is>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
@@ -795,51 +795,51 @@
       <c r="G22">
         <v>5</v>
       </c>
       <c r="H22">
         <v>5</v>
       </c>
       <c r="I22">
         <v>10</v>
       </c>
       <c r="J22">
         <v>2</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
         <v>1</v>
       </c>
       <c r="N22">
         <v>0</v>
       </c>
       <c r="O22">
-        <v>2.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>354</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>周俊諺</t>
         </is>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
@@ -850,51 +850,51 @@
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
         <v>1</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23">
-        <v>-0.3</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>356</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>張栢然</t>
         </is>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>0-2(0%)</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>0-2(0%)</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
@@ -905,51 +905,51 @@
       <c r="G24">
         <v>2</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24">
         <v>3</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
         <v>2</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
       <c r="O24">
-        <v>-1</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>357</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>毛泳睎</t>
         </is>
       </c>
       <c r="C25">
         <v>4</v>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>0-2(0%)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>1-1(100%)</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
@@ -1015,51 +1015,51 @@
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26">
         <v>2</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
         <v>2</v>
       </c>
       <c r="M26">
         <v>0</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
       <c r="O26">
-        <v>2</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <t>Totals</t>
         </is>
       </c>
       <c r="C27" s="5">
         <v>26</v>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <t>4-27(14.8%)</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>5-17(29.4%)</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t>3-6(50%)</t>
@@ -1206,51 +1206,51 @@
       <c r="G31">
         <v>1</v>
       </c>
       <c r="H31">
         <v>3</v>
       </c>
       <c r="I31">
         <v>4</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
         <v>4</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
       <c r="O31">
-        <v>-0.7</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>293</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>林皓軒</t>
         </is>
       </c>
       <c r="C32">
         <v>2</v>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>1-1(100%)</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
@@ -1261,51 +1261,51 @@
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>2</v>
       </c>
       <c r="I32">
         <v>2</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
         <v>2</v>
       </c>
       <c r="N32">
         <v>1</v>
       </c>
       <c r="O32">
-        <v>1</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>295</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>柳鎔真</t>
         </is>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
@@ -1371,51 +1371,51 @@
       <c r="G34">
         <v>4</v>
       </c>
       <c r="H34">
         <v>2</v>
       </c>
       <c r="I34">
         <v>6</v>
       </c>
       <c r="J34">
         <v>3</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>2</v>
       </c>
       <c r="M34">
         <v>2</v>
       </c>
       <c r="N34">
         <v>0</v>
       </c>
       <c r="O34">
-        <v>3.7</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>365</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>駱毅</t>
         </is>
       </c>
       <c r="C35">
         <v>9</v>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>3-7(42.9%)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>1-1(100%)</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
@@ -1426,51 +1426,51 @@
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>3</v>
       </c>
       <c r="I35">
         <v>3</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
         <v>0</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
       <c r="O35">
-        <v>4.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>367</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>林喆</t>
         </is>
       </c>
       <c r="C36">
         <v>10</v>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>5-8(62.5%)</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>0-1(0%)</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
@@ -1481,51 +1481,51 @@
       <c r="G36">
         <v>2</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36">
         <v>3</v>
       </c>
       <c r="J36">
         <v>2</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
         <v>2</v>
       </c>
       <c r="M36">
         <v>1</v>
       </c>
       <c r="N36">
         <v>4</v>
       </c>
       <c r="O36">
-        <v>3.3</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>369</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>趙梓舜</t>
         </is>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
@@ -1591,51 +1591,51 @@
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>2</v>
       </c>
       <c r="I38">
         <v>2</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
         <v>1</v>
       </c>
       <c r="M38">
         <v>2</v>
       </c>
       <c r="N38">
         <v>2</v>
       </c>
       <c r="O38">
-        <v>1</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>371</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>星仁武</t>
         </is>
       </c>
       <c r="C39">
         <v>2</v>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>1-3(33.3%)</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
@@ -1646,51 +1646,51 @@
       <c r="G39">
         <v>2</v>
       </c>
       <c r="H39">
         <v>3</v>
       </c>
       <c r="I39">
         <v>5</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
         <v>1</v>
       </c>
       <c r="M39">
         <v>1</v>
       </c>
       <c r="N39">
         <v>3</v>
       </c>
       <c r="O39">
-        <v>2.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>372</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>高灝揚</t>
         </is>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
@@ -1756,51 +1756,51 @@
       <c r="G41">
         <v>2</v>
       </c>
       <c r="H41">
         <v>2</v>
       </c>
       <c r="I41">
         <v>4</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
         <v>3</v>
       </c>
       <c r="N41">
         <v>1</v>
       </c>
       <c r="O41">
-        <v>5.5</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>420</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>王騰杰</t>
         </is>
       </c>
       <c r="C42">
         <v>0</v>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">