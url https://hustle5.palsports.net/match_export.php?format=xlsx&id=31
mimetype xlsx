--- v0 (2026-07-28)
+++ v1 (2026-09-26)
@@ -125,51 +125,51 @@
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HUSTLE5 — Box Score</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Game No.</t>
         </is>
       </c>
       <c r="B2">
         <v>31</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Report Generated</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Tue 28 Jul 2026 06:42</t>
+          <t>Sat 26 Sep 2026 10:23</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>NAIS</t>
         </is>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2026-07-18 11:00</t>
         </is>
       </c>