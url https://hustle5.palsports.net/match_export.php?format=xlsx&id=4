--- v0 (2026-05-27)
+++ v1 (2026-07-28)
@@ -125,51 +125,51 @@
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HUSTLE5 — Box Score</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Game No.</t>
         </is>
       </c>
       <c r="B2">
         <v>4</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Report Generated</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Wed 27 May 2026 10:10</t>
+          <t>Tue 28 Jul 2026 05:44</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>香港公園體育館</t>
         </is>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2026-05-09 19:00</t>
         </is>
       </c>
@@ -520,51 +520,51 @@
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
         <v>0</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>095</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>林逸瀚</t>
         </is>
       </c>
       <c r="C18">
         <v>5</v>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>2-3(66.7%)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>0-2(0%)</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
@@ -575,51 +575,51 @@
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18">
         <v>1</v>
       </c>
       <c r="J18">
         <v>2</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
         <v>1</v>
       </c>
       <c r="N18">
         <v>4</v>
       </c>
       <c r="O18">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>255</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>盛焌名</t>
         </is>
       </c>
       <c r="C19">
         <v>3</v>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>1-2(50%)</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
@@ -630,51 +630,51 @@
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
         <v>2</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
         <v>1</v>
       </c>
       <c r="M19">
         <v>1</v>
       </c>
       <c r="N19">
         <v>1</v>
       </c>
       <c r="O19">
-        <v>1.7</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>256</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>麥浩翔</t>
         </is>
       </c>
       <c r="C20">
         <v>4</v>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>1-4(25%)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
@@ -685,51 +685,51 @@
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20">
         <v>2</v>
       </c>
       <c r="I20">
         <v>3</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
         <v>1</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
       <c r="O20">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>261</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>楊啟鋒</t>
         </is>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>0-2(0%)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>0-1(0%)</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
@@ -740,51 +740,51 @@
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>2</v>
       </c>
       <c r="J21">
         <v>3</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
         <v>2</v>
       </c>
       <c r="N21">
         <v>1</v>
       </c>
       <c r="O21">
-        <v>-0.3</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>263</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>林楚凱</t>
         </is>
       </c>
       <c r="C22">
         <v>6</v>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>2-4(50%)</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>0-1(0%)</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
@@ -795,51 +795,51 @@
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22">
         <v>1</v>
       </c>
       <c r="J22">
         <v>4</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
         <v>3</v>
       </c>
       <c r="N22">
         <v>4</v>
       </c>
       <c r="O22">
-        <v>1.7</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>348</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>馮梓朗</t>
         </is>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
@@ -905,51 +905,51 @@
       <c r="G24">
         <v>3</v>
       </c>
       <c r="H24">
         <v>6</v>
       </c>
       <c r="I24">
         <v>9</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24">
         <v>2</v>
       </c>
       <c r="L24">
         <v>1</v>
       </c>
       <c r="M24">
         <v>4</v>
       </c>
       <c r="N24">
         <v>4</v>
       </c>
       <c r="O24">
-        <v>6.5</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>417</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>余梓駿</t>
         </is>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
@@ -1015,51 +1015,51 @@
       <c r="G26">
         <v>2</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26">
         <v>3</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
       <c r="M26">
         <v>1</v>
       </c>
       <c r="N26">
         <v>1</v>
       </c>
       <c r="O26">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <t>Totals</t>
         </is>
       </c>
       <c r="C27" s="5">
         <v>40</v>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <t>13-29(44.8%)</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>2-7(28.6%)</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t>8-17(47.1%)</t>
@@ -1261,51 +1261,51 @@
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
         <v>1</v>
       </c>
       <c r="N32">
         <v>3</v>
       </c>
       <c r="O32">
-        <v>2.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>110</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>杜樂天</t>
         </is>
       </c>
       <c r="C33">
         <v>5</v>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>1-1(100%)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>1-2(50%)</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
@@ -1316,51 +1316,51 @@
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33">
         <v>1</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
         <v>1</v>
       </c>
       <c r="M33">
         <v>5</v>
       </c>
       <c r="N33">
         <v>3</v>
       </c>
       <c r="O33">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>111</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>何梓駿</t>
         </is>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
@@ -1426,51 +1426,51 @@
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>3</v>
       </c>
       <c r="I35">
         <v>3</v>
       </c>
       <c r="J35">
         <v>3</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
         <v>2</v>
       </c>
       <c r="N35">
         <v>1</v>
       </c>
       <c r="O35">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>283</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>翁俊軒</t>
         </is>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
@@ -1481,51 +1481,51 @@
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
         <v>1</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
       <c r="O36">
-        <v>-1</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>284</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>洪毅烽</t>
         </is>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>0-2(0%)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>0-1(0%)</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
@@ -1536,51 +1536,51 @@
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37">
         <v>6</v>
       </c>
       <c r="I37">
         <v>7</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
         <v>2</v>
       </c>
       <c r="N37">
         <v>5</v>
       </c>
       <c r="O37">
-        <v>1</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>353</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>何言哲</t>
         </is>
       </c>
       <c r="C38">
         <v>6</v>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>3-6(50%)</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>0-1(0%)</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
@@ -1591,51 +1591,51 @@
       <c r="G38">
         <v>1</v>
       </c>
       <c r="H38">
         <v>3</v>
       </c>
       <c r="I38">
         <v>4</v>
       </c>
       <c r="J38">
         <v>3</v>
       </c>
       <c r="K38">
         <v>2</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
         <v>2</v>
       </c>
       <c r="N38">
         <v>0</v>
       </c>
       <c r="O38">
-        <v>2.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>354</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>周俊諺</t>
         </is>
       </c>
       <c r="C39">
         <v>2</v>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>1-2(50%)</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
@@ -1646,51 +1646,51 @@
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39">
         <v>2</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
         <v>0</v>
       </c>
       <c r="N39">
         <v>1</v>
       </c>
       <c r="O39">
-        <v>1</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>356</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>張栢然</t>
         </is>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
@@ -1756,51 +1756,51 @@
       <c r="G41">
         <v>1</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
         <v>1</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
         <v>1</v>
       </c>
       <c r="N41">
         <v>2</v>
       </c>
       <c r="O41">
-        <v>1</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>413</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>謝承軒</t>
         </is>
       </c>
       <c r="C42">
         <v>4</v>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>1-1(100%)</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
@@ -1811,51 +1811,51 @@
       <c r="G42">
         <v>1</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42">
         <v>1</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
         <v>1</v>
       </c>
       <c r="N42">
         <v>2</v>
       </c>
       <c r="O42">
-        <v>1.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5"/>
       <c r="B43" s="5" t="inlineStr">
         <is>
           <t>Totals</t>
         </is>
       </c>
       <c r="C43" s="5">
         <v>36</v>
       </c>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <t>12-24(50%)</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>2-11(18.2%)</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t>6-11(54.5%)</t>