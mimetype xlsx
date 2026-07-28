--- v0 (2026-05-27)
+++ v1 (2026-07-28)
@@ -125,51 +125,51 @@
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HUSTLE5 — Box Score</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Game No.</t>
         </is>
       </c>
       <c r="B2">
         <v>9</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>Report Generated</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Wed 27 May 2026 10:09</t>
+          <t>Tue 28 Jul 2026 05:44</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>石塘咀體育館</t>
         </is>
       </c>
       <c r="C3"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2026-05-17 14:00</t>
         </is>
       </c>
@@ -410,51 +410,51 @@
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>2</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
         <v>0</v>
       </c>
       <c r="N15">
         <v>1</v>
       </c>
       <c r="O15">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>106</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>陳言恩</t>
         </is>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
@@ -520,51 +520,51 @@
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17">
         <v>1</v>
       </c>
       <c r="M17">
         <v>2</v>
       </c>
       <c r="N17">
         <v>2</v>
       </c>
       <c r="O17">
-        <v>1.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>111</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>何梓駿</t>
         </is>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
@@ -795,51 +795,51 @@
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22">
         <v>3</v>
       </c>
       <c r="I22">
         <v>4</v>
       </c>
       <c r="J22">
         <v>2</v>
       </c>
       <c r="K22">
         <v>3</v>
       </c>
       <c r="L22">
         <v>1</v>
       </c>
       <c r="M22">
         <v>2</v>
       </c>
       <c r="N22">
         <v>1</v>
       </c>
       <c r="O22">
-        <v>4.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>354</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>周俊諺</t>
         </is>
       </c>
       <c r="C23">
         <v>3</v>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>1-1(100%)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
@@ -850,51 +850,51 @@
       <c r="G23">
         <v>1</v>
       </c>
       <c r="H23">
         <v>2</v>
       </c>
       <c r="I23">
         <v>3</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
         <v>1</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23">
-        <v>1.3</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>356</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>張栢然</t>
         </is>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
@@ -960,51 +960,51 @@
       <c r="G25">
         <v>1</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25">
         <v>2</v>
       </c>
       <c r="J25">
         <v>2</v>
       </c>
       <c r="K25">
         <v>3</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
         <v>2</v>
       </c>
       <c r="N25">
         <v>1</v>
       </c>
       <c r="O25">
-        <v>3.3</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>413</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>謝承軒</t>
         </is>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>0-2(0%)</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
@@ -1015,51 +1015,51 @@
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
       <c r="M26">
         <v>2</v>
       </c>
       <c r="N26">
         <v>2</v>
       </c>
       <c r="O26">
-        <v>-1.3</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <t>Totals</t>
         </is>
       </c>
       <c r="C27" s="5">
         <v>31</v>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <t>12-30(40%)</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>0-4(0%)</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t>7-9(77.8%)</t>
@@ -1316,51 +1316,51 @@
       <c r="G33">
         <v>2</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33">
         <v>3</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>2</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
       <c r="O33">
-        <v>1</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>312</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>許怡樂</t>
         </is>
       </c>
       <c r="C34">
         <v>7</v>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>2-4(50%)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>0-3(0%)</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
@@ -1371,51 +1371,51 @@
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>3</v>
       </c>
       <c r="I34">
         <v>3</v>
       </c>
       <c r="J34">
         <v>2</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>2</v>
       </c>
       <c r="M34">
         <v>1</v>
       </c>
       <c r="N34">
         <v>1</v>
       </c>
       <c r="O34">
-        <v>3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>314</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>何丞樂</t>
         </is>
       </c>
       <c r="C35">
         <v>5</v>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>1-2(50%)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>1-1(100%)</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
@@ -1426,51 +1426,51 @@
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
         <v>1</v>
       </c>
       <c r="M35">
         <v>2</v>
       </c>
       <c r="N35">
         <v>1</v>
       </c>
       <c r="O35">
-        <v>1</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>319</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>姜靖揚</t>
         </is>
       </c>
       <c r="C36">
         <v>5</v>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>2-4(50%)</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>0-4(0%)</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
@@ -1481,51 +1481,51 @@
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
         <v>1</v>
       </c>
       <c r="M36">
         <v>2</v>
       </c>
       <c r="N36">
         <v>1</v>
       </c>
       <c r="O36">
-        <v>-0.7</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>320</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>陳仁俊</t>
         </is>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
@@ -1591,51 +1591,51 @@
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
         <v>1</v>
       </c>
       <c r="N38">
         <v>2</v>
       </c>
       <c r="O38">
-        <v>-0.3</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>380</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>關柏聰</t>
         </is>
       </c>
       <c r="C39">
         <v>0</v>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
@@ -1646,51 +1646,51 @@
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39">
         <v>1</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
         <v>0</v>
       </c>
       <c r="N39">
         <v>1</v>
       </c>
       <c r="O39">
-        <v>1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>383</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>張智行</t>
         </is>
       </c>
       <c r="C40">
         <v>10</v>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>2-8(25%)</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>2-5(40%)</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
@@ -1701,51 +1701,51 @@
       <c r="G40">
         <v>1</v>
       </c>
       <c r="H40">
         <v>3</v>
       </c>
       <c r="I40">
         <v>4</v>
       </c>
       <c r="J40">
         <v>3</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
         <v>1</v>
       </c>
       <c r="M40">
         <v>2</v>
       </c>
       <c r="N40">
         <v>3</v>
       </c>
       <c r="O40">
-        <v>2.7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>415</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>王睿恩</t>
         </is>
       </c>
       <c r="C41">
         <v>0</v>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>0-0(0%)</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
@@ -1811,51 +1811,51 @@
       <c r="G42">
         <v>2</v>
       </c>
       <c r="H42">
         <v>2</v>
       </c>
       <c r="I42">
         <v>4</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
         <v>0</v>
       </c>
       <c r="N42">
         <v>1</v>
       </c>
       <c r="O42">
-        <v>1.7</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5"/>
       <c r="B43" s="5" t="inlineStr">
         <is>
           <t>Totals</t>
         </is>
       </c>
       <c r="C43" s="5">
         <v>36</v>
       </c>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <t>11-25(44%)</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>3-14(21.4%)</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t>5-12(41.7%)</t>